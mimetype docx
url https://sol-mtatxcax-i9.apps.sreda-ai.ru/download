--- v0 (2026-08-27)
+++ v1 (2026-10-26)
@@ -267,51 +267,51 @@
         <w:t xml:space="preserve">Наймодатель владеет Помещением на основании договора безвозмездного пользования от 01.07.2026 года № 7-БП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Наймодатель подтверждает, что на момент подписания настоящего Договора Помещение не продано, не подарено, не находится под залогом, не обременено другими договорами на срок найма по настоящему Договору, в споре или под арестом не состоит, а также не отягощено другими обязательствами по отношению к третьим лицам и к нему не существует претензий третьих лиц.</w:t>
+        <w:t xml:space="preserve">Наймодатель подтверждает, что на момент подписания настоящего Договора Помещение не продано, не подарено, не в залоге, не обременено другими договорами на срок найма по настоящему Договору, в споре или под арестом не состоит, а также не отягощено другими обязательствами по отношению к третьим лицам и к нему не существует претензий третьих лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Стороны договорились, что в Помещении имеют право проживать граждане Российской Федерации, согласовываемые отдельно Нанимателем и Наймодателем в Заявках-извещениях, составленных по форме Приложения № 1 к настоящему Договору, в количестве не более 5 человек.</w:t>
@@ -460,51 +460,51 @@
         <w:t xml:space="preserve">Содержать Помещение в технически исправном, надлежащем санитарном и соответствующем правилам пожарной безопасности состоянии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Обеспечивать сохранность жилого помещения, находящихся в нём бытовой техники, мебели и иного имущества, перечисленного в Приложении № 2 к настоящему Договору.</w:t>
+        <w:t xml:space="preserve">Обеспечивать сохранность жилого помещения, находящихся в нём бытовой техники, мебели и иного имущества, определённого Приложением № 2 к настоящему Договору.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Возместить материальный ущерб, причинённый имуществу Наймодателя, указанному в Акте приёма-передачи Помещения, а также ущерб имуществу третьих лиц, причинённый по вине Нанимателя вследствие эксплуатации Помещения.</w:t>
@@ -878,51 +878,51 @@
         <w:t xml:space="preserve">3. СТОИМОСТЬ ДОГОВОРА И ПОРЯДОК РАСЧЁТОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Плата за наём составляет 59 375 (пятьдесят девять тысяч триста семьдесят пять) рублей в месяц. Наймодатель применяет специальный налоговый режим «Налог на профессиональный доход» и самостоятельно уплачивает налог по ставке 4 %, что составляет 2 375 рублей. Сумма, остающаяся в распоряжении Наймодателя, — 57 000 рублей.</w:t>
+        <w:t xml:space="preserve">Плата за наём составляет 59 375 (пятьдесят девять тысяч триста семьдесят пять) рублей в месяц. Наймодатель применяет специальный налоговый режим «Налог на профессиональный доход» и самостоятельно уплачивает налог по ставке 4%, что составляет 2 375 рублей. Сумма, остающаяся в распоряжении Наймодателя, — 57 000 рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Стороны договорились о внесении Нанимателем Наймодателю страхового депозита в размере 50 000 (Пятьдесят тысяч) рублей. Страховой депозит вносится одним платежом не позднее 1 (Одного) дня после подписания Акта приёма-передачи Помещения. Страховой депозит является обеспечительным платежом в значении статьи 381.1 Гражданского кодекса Российской Федерации и обеспечивает исполнение всех денежных обязательств Нанимателя по настоящему Договору, включая внесение платы за наём (пункт 3.1), оплату потреблённых ресурсов (пункт 3.5), уплату неустойки и штрафов (раздел 5) и возмещение ущерба (пункты 2.1.5, 5.7). Наймодатель вправе в одностороннем порядке зачесть страховой депозит полностью или в части в счёт погашения указанных обязательств, письменно уведомив об этом Нанимателя; в этом случае Наниматель обязан восстановить страховой депозит до полного размера в течение 3 (Трёх) дней с даты получения уведомления о зачёте. Страховой депозит не является платой за наём и не засчитывается в счёт платы за какой-либо период найма, в том числе за последний месяц. Страховой депозит не возвращается в случаях, установленных пунктом 4.5 настоящего Договора.</w:t>
@@ -2719,36 +2719,36 @@
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДОГОВОР НАЙМА № 8-БП/1 ЖИЛОГО ПОМЕЩЕНИЯ</dc:title>
   <dc:creator>Итоговая редакция договора найма</dc:creator>
-  <dc:description>Итоговая редакция от 27.08.2026, ред. 1.0</dc:description>
+  <dc:description>Итоговая редакция от 28.08.2026, ред. 1.1</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>